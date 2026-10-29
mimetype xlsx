--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -11,120 +11,126 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Profesionales" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Profesionales'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="172">
   <si>
     <t>PROFESIONALES DE O.S.P.U.N.C.P.B.A</t>
   </si>
   <si>
-    <t>54 profesionales · Listado completo</t>
+    <t>55 profesionales · Listado completo</t>
   </si>
   <si>
     <t>Matrícula</t>
   </si>
   <si>
     <t>Apellido y nombre</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Domicilios</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>Teléfonos</t>
   </si>
   <si>
     <t>AGÜERO NADIA NATACHA</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>ALVARO BARROS 2202</t>
   </si>
   <si>
     <t>OLAVARRÍA</t>
   </si>
   <si>
     <t>02284-15681577</t>
   </si>
   <si>
     <t>ALBERDI VERONICA</t>
   </si>
   <si>
     <t>Presencial y virtual</t>
   </si>
   <si>
-    <t>RODRIGUEZ 287</t>
+    <t xml:space="preserve">AAAAA
+RODRIGUEZ 287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 DE JULIO
+TANDIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3333333
+0249-154608105</t>
+  </si>
+  <si>
+    <t>ALONSO ANA LEA</t>
+  </si>
+  <si>
+    <t>SAN MARTIN 34</t>
   </si>
   <si>
     <t>TANDIL</t>
   </si>
   <si>
-    <t>0249-154608105</t>
-[...7 lines deleted...]
-  <si>
     <t>0249-154607404</t>
   </si>
   <si>
     <t>BARATTUCCI ROMINA RAQUEL</t>
   </si>
   <si>
-    <t xml:space="preserve">0249-154622305
-0249-154442975</t>
+    <t xml:space="preserve">0249-154442975
+0249-154622305</t>
   </si>
   <si>
     <t>BARROSO LUISINA</t>
   </si>
   <si>
     <t>SARMIENTO 1538 PB DPTO. 3</t>
   </si>
   <si>
     <t>0249-154692747</t>
   </si>
   <si>
     <t>BOATO SILVIA INES</t>
   </si>
   <si>
     <t>AV. MARCONI 1092</t>
   </si>
   <si>
     <t>0249-154544117</t>
   </si>
   <si>
     <t>BUDRONI EMILIANO JAVIER</t>
   </si>
   <si>
     <t>0249-154326976</t>
   </si>
@@ -515,50 +521,60 @@
   </si>
   <si>
     <t>0249-154531058</t>
   </si>
   <si>
     <t>SCABUZZO ANTONELA</t>
   </si>
   <si>
     <t xml:space="preserve">AV. PERON 662
 BURGOS 830</t>
   </si>
   <si>
     <t>02281-15593953</t>
   </si>
   <si>
     <t>STIP IARA</t>
   </si>
   <si>
     <t>0249-154000755</t>
   </si>
   <si>
     <t>STRAZZERE MARTIN ADRIANA MICAELA</t>
   </si>
   <si>
     <t>0291-155034851</t>
+  </si>
+  <si>
+    <t>VACAREZZA SANTIAGO MARTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 DE JULIO 277
+LAS HERAS 846</t>
+  </si>
+  <si>
+    <t>0249-154627453</t>
   </si>
   <si>
     <t>VICENTE JUAN PABLO</t>
   </si>
   <si>
     <t>BELGRANO 677 P.2 DEPTO C</t>
   </si>
   <si>
     <t>0249-154573415</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -959,51 +975,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F59"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="52" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="27" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1037,1108 +1053,1128 @@
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>35809</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>35465</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>35378</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
         <v>35344</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
         <v>54234</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
         <v>35432</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>35343</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
         <v>35517</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
         <v>35439</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
         <v>54251</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>35259</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>35552</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
         <v>35840</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
         <v>35522</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
         <v>54808</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
         <v>35930</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
         <v>35745</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
         <v>35788</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>35429</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
         <v>35215</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
         <v>35916</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>35775</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
         <v>35681</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
         <v>35562</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
         <v>55720</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
         <v>35911</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="31" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
         <v>35055</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
         <v>35760</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="33" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
         <v>53363</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>35834</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="35" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
         <v>35518</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
         <v>35827</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
         <v>35132</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>35144</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>35514</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="40" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>47522</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="41" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
         <v>35537</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="42" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
         <v>35666</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
         <v>35640</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
         <v>61103</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
         <v>35808</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
         <v>35771</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
         <v>35807</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
         <v>35865</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
         <v>35573</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
         <v>35866</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="51" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
         <v>53677</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="52" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
         <v>35676</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
         <v>35919</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
         <v>35099</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="55" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
         <v>55370</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="56" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
         <v>35810</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="57" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
         <v>35871</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="58" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="58" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
+        <v>35864</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="59" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
         <v>35402</v>
       </c>
-      <c r="B58" s="7" t="s">
-[...12 lines deleted...]
-        <v>167</v>
+      <c r="B59" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F59" s="7" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F4"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.3" top="0.45" bottom="0.45" header="0.2" footer="0.2"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
   <headerFooter>
     <oddFooter>&amp;LColegio de Psicólogas y Psicólogos - Distrito VIII&amp;C&amp;P de &amp;N&amp;RFecha: &amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>