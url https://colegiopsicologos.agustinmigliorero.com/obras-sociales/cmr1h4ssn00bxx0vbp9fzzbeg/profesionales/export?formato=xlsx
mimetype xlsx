--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -11,95 +11,110 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Profesionales" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Profesionales'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="66">
   <si>
     <t>PROFESIONALES DE FAMYL</t>
   </si>
   <si>
-    <t>15 profesionales · Listado completo</t>
+    <t>17 profesionales · Listado completo</t>
   </si>
   <si>
     <t>Matrícula</t>
   </si>
   <si>
     <t>Apellido y nombre</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Domicilios</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>Teléfonos</t>
   </si>
   <si>
     <t>AGÜERO NADIA NATACHA</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
   <si>
     <t>ALVARO BARROS 2202</t>
   </si>
   <si>
     <t>OLAVARRÍA</t>
   </si>
   <si>
     <t>02284-15681577</t>
   </si>
   <si>
+    <t>ALBERDI VERONICA</t>
+  </si>
+  <si>
+    <t>Presencial y virtual</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AAAAA
+RODRIGUEZ 287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 DE JULIO
+TANDIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3333333
+0249-154608105</t>
+  </si>
+  <si>
     <t>DE GIUSEPPE MARCO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Presencial y virtual</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERTAD 86
 MITRE 490 PISO 1 DPTO. 2</t>
   </si>
   <si>
     <t>TANDIL</t>
   </si>
   <si>
     <t>0249-154248933</t>
   </si>
   <si>
     <t>FAGAN MARIANELA</t>
   </si>
   <si>
     <t>SAN MARTIN 3185</t>
   </si>
   <si>
     <t>02284-15269359</t>
   </si>
   <si>
     <t>GANCEDO FIORELLA</t>
   </si>
   <si>
     <t>BOLIVAR 3032</t>
@@ -166,50 +181,60 @@
     <t>PACHECO RIPOLL ANABELLA</t>
   </si>
   <si>
     <t>NECOCHEA 3214</t>
   </si>
   <si>
     <t>011-1526559170</t>
   </si>
   <si>
     <t>PAGADIZABAL ISAIAS LEANDRO MARTIN</t>
   </si>
   <si>
     <t>BELGRANO 975</t>
   </si>
   <si>
     <t>0221-155251054</t>
   </si>
   <si>
     <t>POLITI ALEJANDRA</t>
   </si>
   <si>
     <t>AV. COLON 2183</t>
   </si>
   <si>
     <t>02284-15542807</t>
+  </si>
+  <si>
+    <t>SACCONE MARIA PAULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JUAN XXIII 716
+RODRIGUEZ 844</t>
+  </si>
+  <si>
+    <t>0249-154488294</t>
   </si>
   <si>
     <t>SANCHEZ MARIA JOSE</t>
   </si>
   <si>
     <t>Virtual</t>
   </si>
   <si>
     <t>JUJUY 566</t>
   </si>
   <si>
     <t>AZUL</t>
   </si>
   <si>
     <t>011-1533232056</t>
   </si>
   <si>
     <t>SANTOSTEFANO ROCIO</t>
   </si>
   <si>
     <t>9 DE JULIO 277</t>
   </si>
   <si>
     <t>011-1573606764</t>
   </si>
@@ -625,51 +650,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="52" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="27" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -705,326 +730,366 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>35809</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>35840</v>
+        <v>35465</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>35788</v>
+        <v>35840</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>35916</v>
+        <v>35788</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>55720</v>
+        <v>35916</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>35834</v>
+        <v>55720</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="11" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>35537</v>
+        <v>35834</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="12" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>35666</v>
+        <v>35537</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>35706</v>
+        <v>35666</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>35771</v>
+        <v>35706</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>35807</v>
+        <v>35771</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
-        <v>35865</v>
+        <v>35807</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>35866</v>
+        <v>35865</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>35676</v>
+        <v>35866</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="F18" s="7" t="s">
+    </row>
+    <row r="19" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>35208</v>
+      </c>
+      <c r="B19" s="7" t="s">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="6">
+      <c r="C19" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>35676</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
         <v>35919</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...12 lines deleted...]
-        <v>58</v>
+      <c r="B21" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F4"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.3" top="0.45" bottom="0.45" header="0.2" footer="0.2"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
   <headerFooter>
     <oddFooter>&amp;LColegio de Psicólogas y Psicólogos - Distrito VIII&amp;C&amp;P de &amp;N&amp;RFecha: &amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>