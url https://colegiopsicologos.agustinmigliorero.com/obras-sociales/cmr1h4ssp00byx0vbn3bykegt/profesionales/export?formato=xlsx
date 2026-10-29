--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -80,57 +80,59 @@
     <t>Presencial y virtual</t>
   </si>
   <si>
     <t xml:space="preserve">LIBERTAD 86
 MITRE 490 PISO 1 DPTO. 2</t>
   </si>
   <si>
     <t>TANDIL</t>
   </si>
   <si>
     <t>0249-154248933</t>
   </si>
   <si>
     <t>GANCEDO FIORELLA</t>
   </si>
   <si>
     <t>BOLIVAR 3032</t>
   </si>
   <si>
     <t>02284-15322992</t>
   </si>
   <si>
     <t>GATTI LUCIANA</t>
   </si>
   <si>
-    <t>DE PAULA 781</t>
+    <t xml:space="preserve">DE PAULA 781
+sanb 25</t>
   </si>
   <si>
     <t>AZUL</t>
   </si>
   <si>
-    <t>02281-15666541</t>
+    <t xml:space="preserve">02281-15666541
+0258636344</t>
   </si>
   <si>
     <t>GIAGANTE CAROLA</t>
   </si>
   <si>
     <t>PANAMA 69 DEPTO 3</t>
   </si>
   <si>
     <t>0221-156216723</t>
   </si>
   <si>
     <t>GONZALEZ SPINELLI JUAN MANUEL</t>
   </si>
   <si>
     <t>COLON 3946</t>
   </si>
   <si>
     <t>0221-155482924</t>
   </si>
   <si>
     <t>HESAYNE ITATI ELIANA MARIA</t>
   </si>
   <si>
     <t>LEYRIA 612</t>
   </si>
@@ -738,51 +740,51 @@
       </c>
       <c r="F6" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>35916</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
         <v>35280</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
         <v>35775</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>25</v>