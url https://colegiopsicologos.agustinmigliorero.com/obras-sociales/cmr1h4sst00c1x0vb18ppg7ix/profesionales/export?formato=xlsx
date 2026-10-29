--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -11,56 +11,56 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Profesionales" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Profesionales'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="78">
   <si>
     <t>PROFESIONALES DE MUTUAL FEDERADA</t>
   </si>
   <si>
-    <t>20 profesionales · Listado completo</t>
+    <t>21 profesionales · Listado completo</t>
   </si>
   <si>
     <t>Matrícula</t>
   </si>
   <si>
     <t>Apellido y nombre</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Domicilios</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>Teléfonos</t>
   </si>
   <si>
     <t>AGÜERO NADIA NATACHA</t>
   </si>
   <si>
     <t>Presencial</t>
   </si>
@@ -231,50 +231,60 @@
     <t>AZUL</t>
   </si>
   <si>
     <t>011-1533232056</t>
   </si>
   <si>
     <t>SANTOSTEFANO ROCIO</t>
   </si>
   <si>
     <t>9 DE JULIO 277</t>
   </si>
   <si>
     <t>011-1573606764</t>
   </si>
   <si>
     <t>SIMON GUILLERMINA</t>
   </si>
   <si>
     <t>OLASCOAGA 393</t>
   </si>
   <si>
     <t>SAN CARLOS DE BOLÍVAR</t>
   </si>
   <si>
     <t>02314-15463986</t>
+  </si>
+  <si>
+    <t>VACAREZZA SANTIAGO MARTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 DE JULIO 277
+LAS HERAS 846</t>
+  </si>
+  <si>
+    <t>0249-154627453</t>
   </si>
   <si>
     <t>ZUBILLAGA PANDELES ELAIS</t>
   </si>
   <si>
     <t>COLON 535 (TRES ARROYOS)</t>
   </si>
   <si>
     <t>02983-15643314</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -675,51 +685,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="52" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="27" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -1113,68 +1123,88 @@
       </c>
       <c r="F22" s="7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>35426</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>70</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="24" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>35645</v>
+        <v>35864</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>74</v>
+      </c>
+    </row>
+    <row r="25" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>35645</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A4:F4"/>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.3" right="0.3" top="0.45" bottom="0.45" header="0.2" footer="0.2"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
   <headerFooter>
     <oddFooter>&amp;LColegio de Psicólogas y Psicólogos - Distrito VIII&amp;C&amp;P de &amp;N&amp;RFecha: &amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>