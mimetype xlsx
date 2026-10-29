--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -44,58 +44,62 @@
     <t>Matrícula</t>
   </si>
   <si>
     <t>Apellido y nombre</t>
   </si>
   <si>
     <t>Modalidad</t>
   </si>
   <si>
     <t>Domicilios</t>
   </si>
   <si>
     <t>Localidades</t>
   </si>
   <si>
     <t>Teléfonos</t>
   </si>
   <si>
     <t>ABDALA BALDOMA BARBARA</t>
   </si>
   <si>
     <t>Presencial y virtual</t>
   </si>
   <si>
     <t xml:space="preserve">Moreno 173
+Test
+asdasd
 BRANDSEN 1040</t>
   </si>
   <si>
     <t xml:space="preserve">AZUL
 TANDIL</t>
   </si>
   <si>
     <t xml:space="preserve">123121323
+12345678
+123456778
 011-1566936013</t>
   </si>
   <si>
     <t>CALLEGARI CARLA ELIZABETH</t>
   </si>
   <si>
     <t>4 DE ABRIL 1097</t>
   </si>
   <si>
     <t>TANDIL</t>
   </si>
   <si>
     <t>0249-154548943</t>
   </si>
   <si>
     <t>GANCEDO FIORELLA</t>
   </si>
   <si>
     <t>BOLIVAR 3032</t>
   </si>
   <si>
     <t>OLAVARRÍA</t>
   </si>
   <si>
     <t>02284-15322992</t>
@@ -579,51 +583,51 @@
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" ht="8" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" ht="28" customHeight="1" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" ht="38" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" ht="68" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>35583</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" ht="24" customHeight="1" spans="1:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>35439</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>13</v>